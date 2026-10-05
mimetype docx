--- v0 (2026-06-17)
+++ v1 (2026-10-05)
@@ -1,154 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="35C28012" w14:textId="137497B3" w:rsidR="00CB2710" w:rsidRDefault="00467A11" w:rsidP="51B48B41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="51B48B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For MSC internal use only. This document is to be completed by an </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2710" w:rsidRPr="51B48B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MSC Compliance Officer based on customer’s instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="008446F7" w:rsidRPr="51B48B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="18080E72" w14:textId="77777777" w:rsidR="00222306" w:rsidRDefault="00222306" w:rsidP="00CB2710">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...79 lines deleted...]
-        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B117B25" w14:textId="0CCC9F4F" w:rsidR="00222306" w:rsidRPr="00222306" w:rsidRDefault="00D14E42" w:rsidP="00222306">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -653,51 +616,51 @@
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TERMS OF PAYMENT</w:t>
             </w:r>
             <w:r w:rsidR="00F72B4E" w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022209E" w:rsidRPr="00F72B4E" w14:paraId="726CA14D" w14:textId="77777777" w:rsidTr="00CF3BCF">
+      <w:tr w:rsidR="0022209E" w:rsidRPr="00F72B4E" w14:paraId="726CA14D" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF19EFA" w14:textId="1E6A5F15" w:rsidR="0022209E" w:rsidRPr="00F72B4E" w:rsidRDefault="00F72B4E" w:rsidP="00F72B4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepaid: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -790,118 +753,98 @@
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1829934510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D14E42">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E1855" w:rsidRPr="00F72B4E" w14:paraId="5A83E3F0" w14:textId="77777777" w:rsidTr="00CF3BCF">
+      <w:tr w:rsidR="005E1855" w:rsidRPr="00F72B4E" w14:paraId="5A83E3F0" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FC2E29" w14:textId="71CE6445" w:rsidR="005E1855" w:rsidRPr="00F72B4E" w:rsidRDefault="005E1855" w:rsidP="005E1855">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Currency: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72B4E" w:rsidRPr="00F72B4E" w14:paraId="03F9F8D9" w14:textId="77777777" w:rsidTr="00CF3BCF">
+      <w:tr w:rsidR="00F72B4E" w:rsidRPr="00F72B4E" w14:paraId="03F9F8D9" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600A3E04" w14:textId="2B376051" w:rsidR="00F72B4E" w:rsidRPr="00F72B4E" w:rsidRDefault="00F72B4E" w:rsidP="00F72B4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, please specify location: </w:t>
+              <w:t xml:space="preserve">If Elsewhere, please specify location: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="272F5583" w14:textId="49CFEB64" w:rsidR="0022209E" w:rsidRPr="00F72B4E" w:rsidRDefault="0022209E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
@@ -988,113 +931,113 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67E2BA8E" w14:textId="06756848" w:rsidR="0022209E" w:rsidRPr="00F72B4E" w:rsidRDefault="0022209E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384482" w:rsidRPr="00F72B4E" w14:paraId="573C44CF" w14:textId="6D754C9B" w:rsidTr="001B14E6">
+      <w:tr w:rsidR="00384482" w:rsidRPr="00F72B4E" w14:paraId="573C44CF" w14:textId="6D754C9B" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4808B70A" w14:textId="027EE50C" w:rsidR="00384482" w:rsidRPr="00F72B4E" w:rsidRDefault="00384482" w:rsidP="00A86F75">
+          <w:p w14:paraId="4808B70A" w14:textId="027EE50C" w:rsidR="00384482" w:rsidRPr="00F72B4E" w:rsidRDefault="00384482" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>COMMODITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00467A11" w:rsidRPr="00F72B4E" w14:paraId="11B94A5E" w14:textId="1162E7A8" w:rsidTr="00CF6772">
+      <w:tr w:rsidR="00467A11" w:rsidRPr="00F72B4E" w14:paraId="11B94A5E" w14:textId="1162E7A8" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E28AE03" w14:textId="151843B9" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="00A86F75">
+          <w:p w14:paraId="3E28AE03" w14:textId="151843B9" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cargo description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30DAD79D" w14:textId="66F46665" w:rsidR="00467A11" w:rsidRPr="00A96375" w:rsidRDefault="00A96375" w:rsidP="00A86F75">
+          <w:p w14:paraId="30DAD79D" w14:textId="66F46665" w:rsidR="00467A11" w:rsidRPr="00A96375" w:rsidRDefault="00A96375" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">6 digits </w:t>
             </w:r>
             <w:r w:rsidR="00467A11" w:rsidRPr="00A96375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HS Code</w:t>
             </w:r>
             <w:r w:rsidR="006E7A85">
               <w:rPr>
@@ -1112,107 +1055,107 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A96375">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>+ CAS number (if a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pplicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5DD686" w14:textId="5925A2E6" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="00A86F75">
+          <w:p w14:paraId="1A5DD686" w14:textId="5925A2E6" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Purpose of the cargo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00467A11" w:rsidRPr="00F72B4E" w14:paraId="625968A3" w14:textId="77777777" w:rsidTr="00CF6772">
+      <w:tr w:rsidR="00467A11" w:rsidRPr="00F72B4E" w14:paraId="625968A3" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778BECBF" w14:textId="6E8729FE" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="00A86F75">
+          <w:p w14:paraId="778BECBF" w14:textId="6E8729FE" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0648DB" w14:textId="1229F420" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="00A86F75">
+          <w:p w14:paraId="4E0648DB" w14:textId="1229F420" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6225E1EF" w14:textId="35C70CE2" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="00A86F75">
+          <w:p w14:paraId="6225E1EF" w14:textId="35C70CE2" w:rsidR="00467A11" w:rsidRPr="00F72B4E" w:rsidRDefault="00467A11" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F308D3" w14:textId="02A7BCF0" w:rsidR="0022209E" w:rsidRPr="003F228F" w:rsidRDefault="006E7A85" w:rsidP="006E7A85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F228F">
         <w:rPr>
@@ -1490,51 +1433,51 @@
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E3B90BD" w14:textId="313DF2EA" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="12C9BDA3" w14:textId="77777777" w:rsidTr="00FC38E5">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="12C9BDA3" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E70301F" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk135056283"/>
             <w:r w:rsidRPr="5B516E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1572,298 +1515,298 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F228F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*PO Box not sufficient</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A6A80" w:rsidRPr="00F72B4E" w14:paraId="3EB28E55" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="004A6A80" w:rsidRPr="00F72B4E" w14:paraId="3EB28E55" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="669A0B5B" w14:textId="77777777" w:rsidR="004A6A80" w:rsidRPr="00F72B4E" w:rsidRDefault="004A6A80" w:rsidP="000539AE">
+          <w:p w14:paraId="669A0B5B" w14:textId="77777777" w:rsidR="004A6A80" w:rsidRPr="00F72B4E" w:rsidRDefault="004A6A80" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SHIPPER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="125C68FA" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="125C68FA" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="630B1869" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BB46390" w14:textId="37DF02E0" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="3C5AA7B4" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="3C5AA7B4" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E33F43E" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2DDBEC" w14:textId="75EAEEAB" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="2F6DE102" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="2F6DE102" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CE07C5A" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B0F9257" w14:textId="10AAB5CC" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="0E4DED2C" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="0E4DED2C" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="255DD58E" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD67B89" w14:textId="73691A55" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="03413EBE" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="03413EBE" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E905F83" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63AD1D13" w14:textId="0EEA795B" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="06A6756E" w14:textId="77777777" w:rsidTr="000539AE">
+      <w:tr w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w14:paraId="06A6756E" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7910B485" w14:textId="77777777" w:rsidR="00BE57D9" w:rsidRPr="00F72B4E" w:rsidRDefault="00BE57D9" w:rsidP="00BE57D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00467A11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TMS CODE</w:t>
             </w:r>
@@ -1893,299 +1836,299 @@
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="3306"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="52A128B4" w14:textId="77777777" w:rsidTr="0028595D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEA3287" w14:textId="4DFD2E53" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="2BEA3287" w14:textId="4DFD2E53" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CONSIGNEE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="087D4A00" w14:textId="77777777" w:rsidTr="00B95FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA35C0F" w14:textId="57501FD9" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="0BA35C0F" w14:textId="57501FD9" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="150F56B0" w14:textId="446E2B60" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="150F56B0" w14:textId="446E2B60" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B95FD8" w:rsidRPr="004F63B8" w14:paraId="34159E99" w14:textId="77777777" w:rsidTr="00B95FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498C8DFC" w14:textId="42FCFD44" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="498C8DFC" w14:textId="42FCFD44" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="302FC7ED" w14:textId="14661916" w:rsidR="00B95FD8" w:rsidRPr="004F63B8" w:rsidRDefault="00B95FD8" w:rsidP="004F63B8">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="7D41CC4D" w14:textId="77777777" w:rsidTr="00B95FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7222B5" w14:textId="1C145CC8" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="3C7222B5" w14:textId="1C145CC8" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01AA4C67" w14:textId="509BC0EF" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="01AA4C67" w14:textId="509BC0EF" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="08717E54" w14:textId="77777777" w:rsidTr="00B95FD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6047B1B7" w14:textId="66C9EBB3" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="6047B1B7" w14:textId="66C9EBB3" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
             <w:r w:rsidR="000F1B16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if available)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="397995B8" w14:textId="5F9CA188" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="397995B8" w14:textId="5F9CA188" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34460" w:rsidRPr="00F72B4E" w14:paraId="0A42E4C5" w14:textId="77777777" w:rsidTr="00703832">
+      <w:tr w:rsidR="00F34460" w:rsidRPr="00F72B4E" w14:paraId="0A42E4C5" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AAE27A" w14:textId="434F0600" w:rsidR="00F34460" w:rsidRPr="00F72B4E" w:rsidRDefault="00F34460" w:rsidP="00A86F75">
+          <w:p w14:paraId="61AAE27A" w14:textId="434F0600" w:rsidR="00F34460" w:rsidRPr="00F72B4E" w:rsidRDefault="00F34460" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48EA340D" w14:textId="4D9248FE" w:rsidR="00F34460" w:rsidRPr="00F72B4E" w:rsidRDefault="00F34460" w:rsidP="00A86F75">
+          <w:p w14:paraId="48EA340D" w14:textId="4D9248FE" w:rsidR="00F34460" w:rsidRPr="00F72B4E" w:rsidRDefault="00F34460" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3306" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BF3AE2" w14:textId="368D5C61" w:rsidR="00F34460" w:rsidRPr="00F72B4E" w:rsidRDefault="00F34460" w:rsidP="00A86F75">
+          <w:p w14:paraId="73BF3AE2" w14:textId="368D5C61" w:rsidR="00F34460" w:rsidRPr="00F72B4E" w:rsidRDefault="00F34460" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Are they </w:t>
             </w:r>
             <w:r w:rsidR="004A6A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
@@ -2270,88 +2213,88 @@
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1105648044"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A7726D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7511" w:rsidRPr="00F72B4E" w14:paraId="74AE7D62" w14:textId="77777777" w:rsidTr="001E6DC6">
+      <w:tr w:rsidR="002E7511" w:rsidRPr="00F72B4E" w14:paraId="74AE7D62" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0614926C" w14:textId="77777777" w:rsidR="002E7511" w:rsidRPr="00F72B4E" w:rsidRDefault="002E7511" w:rsidP="00F6511C">
+          <w:p w14:paraId="0614926C" w14:textId="77777777" w:rsidR="002E7511" w:rsidRPr="00F72B4E" w:rsidRDefault="002E7511" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk135320491"/>
             <w:r w:rsidRPr="5B516E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TMS CODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2A5291" w14:textId="76D7ABC6" w:rsidR="002E7511" w:rsidRPr="00F72B4E" w:rsidRDefault="002E7511" w:rsidP="00F6511C">
+          <w:p w14:paraId="6A2A5291" w14:textId="76D7ABC6" w:rsidR="002E7511" w:rsidRPr="00F72B4E" w:rsidRDefault="002E7511" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="0C72D1E0" w14:textId="2108441C" w:rsidR="00B95FD8" w:rsidRDefault="00B95FD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5529B8AB" w14:textId="77777777" w:rsidR="00222306" w:rsidRDefault="00222306">
       <w:pPr>
@@ -2361,298 +2304,298 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24147A19" w14:textId="77777777" w:rsidR="00222306" w:rsidRDefault="00222306">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00222306" w:rsidRPr="00F72B4E" w14:paraId="5CB12C40" w14:textId="77777777" w:rsidTr="00B16664">
+      <w:tr w:rsidR="00222306" w:rsidRPr="00F72B4E" w14:paraId="5CB12C40" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4ACD41" w14:textId="75778E24" w:rsidR="00222306" w:rsidRPr="00F72B4E" w:rsidRDefault="00222306" w:rsidP="00B16664">
+          <w:p w14:paraId="7C4ACD41" w14:textId="75778E24" w:rsidR="00222306" w:rsidRPr="00F72B4E" w:rsidRDefault="00222306" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>REAL RECEIVER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="1E3E3CE0" w14:textId="77777777" w:rsidTr="00B16664">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="1E3E3CE0" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FB73FC" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="309D5121" w14:textId="6DF62F72" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="029EE2B2" w14:textId="77777777" w:rsidTr="00B16664">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="029EE2B2" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54B227B4" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51AA056C" w14:textId="365E8082" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="1A97744C" w14:textId="77777777" w:rsidTr="00B16664">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="1A97744C" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="246B6DB4" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="485C5E38" w14:textId="199EEB09" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="2D3B441D" w14:textId="77777777" w:rsidTr="00B16664">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="2D3B441D" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F5534F1" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42DCD745" w14:textId="40746E17" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="24DA620C" w14:textId="77777777" w:rsidTr="00B16664">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="24DA620C" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B0E267" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DEA6966" w14:textId="5EB503BD" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="0D9E4E49" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="0D9E4E49" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12377CDC" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk135056558"/>
             <w:r w:rsidRPr="5B516E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2678,177 +2621,177 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="00C4E4E9" w14:textId="1C8E5FD7" w:rsidR="00222306" w:rsidRDefault="00222306">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w14:paraId="3CDD34F5" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w14:paraId="3CDD34F5" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC91953" w14:textId="5A2AD3E9" w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w:rsidRDefault="00DC0147" w:rsidP="00E56C12">
+          <w:p w14:paraId="0BC91953" w14:textId="5A2AD3E9" w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w:rsidRDefault="00DC0147" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">NOTIFY </w:t>
             </w:r>
             <w:r w:rsidR="00DC3B69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="71D4C4CE" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="71D4C4CE" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D457080" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BF99BA4" w14:textId="4A72A38F" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="04225825" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="04225825" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A8F1810" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E9ACFCB" w14:textId="432A737C" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="309D1EBC" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="309D1EBC" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="349C3C2A" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2898,92 +2841,92 @@
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D09563" w14:textId="2F9DBF39" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="08B96C12" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="08B96C12" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F76E002" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E7C7C4C" w14:textId="3C607F7C" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="12F5AA6B" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="12F5AA6B" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7396C6" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B516E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TMS CODE</w:t>
@@ -3014,663 +2957,663 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="25BDB75E" w14:textId="77777777" w:rsidTr="0028595D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="79F0CB8C" w14:textId="60DCE83E" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="79F0CB8C" w14:textId="60DCE83E" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NOTIFY 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="5EF980A7" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="5EF980A7" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A304E36" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="7A304E36" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A356F3F" w14:textId="3A155470" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00A86F75">
+          <w:p w14:paraId="2A356F3F" w14:textId="3A155470" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="6CEB118F" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="6CEB118F" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24C96C6C" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="24C96C6C" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E513856" w14:textId="5F550DB9" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00A86F75">
+          <w:p w14:paraId="5E513856" w14:textId="5F550DB9" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="608C3359" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="608C3359" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="110D7E62" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="110D7E62" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB62A93" w14:textId="5CFC6585" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00A86F75">
+          <w:p w14:paraId="4DB62A93" w14:textId="5CFC6585" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="6DA3B767" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="6DA3B767" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9AD763" w14:textId="479A8656" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="7D9AD763" w14:textId="479A8656" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
             <w:r w:rsidR="000F1B16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3845ED0C" w14:textId="59CF8E0F" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00A86F75">
+          <w:p w14:paraId="3845ED0C" w14:textId="59CF8E0F" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="0BCDFA41" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w14:paraId="0BCDFA41" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBFE6A6" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="00A86F75">
+          <w:p w14:paraId="3CBFE6A6" w14:textId="77777777" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29004E70" w14:textId="0A89C120" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00A86F75">
+          <w:p w14:paraId="29004E70" w14:textId="0A89C120" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w14:paraId="4F7192C0" w14:textId="77777777" w:rsidTr="00E56C12">
+      <w:tr w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w14:paraId="4F7192C0" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC5D457" w14:textId="77777777" w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w:rsidRDefault="00DC0147" w:rsidP="00E56C12">
+          <w:p w14:paraId="0DC5D457" w14:textId="77777777" w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w:rsidRDefault="00DC0147" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk135320671"/>
             <w:r w:rsidRPr="5B516E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TMS CODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="796FC1FA" w14:textId="61C29CC6" w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00E56C12">
+          <w:p w14:paraId="796FC1FA" w14:textId="61C29CC6" w:rsidR="00DC0147" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="0007163B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="6E923464" w14:textId="5D423B31" w:rsidR="00B95FD8" w:rsidRPr="00F72B4E" w:rsidRDefault="00B95FD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446D05" w:rsidRPr="00F72B4E" w14:paraId="28B1F4C7" w14:textId="77777777" w:rsidTr="0028595D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1747631C" w14:textId="6E097D8D" w:rsidR="00446D05" w:rsidRPr="00F72B4E" w:rsidRDefault="00446D05" w:rsidP="00A86F75">
+          <w:p w14:paraId="1747631C" w14:textId="6E097D8D" w:rsidR="00446D05" w:rsidRPr="00F72B4E" w:rsidRDefault="00446D05" w:rsidP="0007163B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>INVOICING PARTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="60D71C22" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="60D71C22" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E083455" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BCC8A01" w14:textId="3A2A4618" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="62D02631" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="62D02631" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="375F210A" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57834A8F" w14:textId="597CD697" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="3012D2D0" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="3012D2D0" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66560243" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CA1A3BA" w14:textId="2E6D24DA" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="0E293590" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="0E293590" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D2E50E6" w14:textId="0E2075CD" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E27181" w14:textId="107CEF80" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="6A8A557D" w14:textId="77777777" w:rsidTr="00A86F75">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="6A8A557D" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DF884AA" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercial activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2206662B" w14:textId="29A1336D" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="61B20398" w14:textId="77777777" w:rsidTr="005F4C4F">
+      <w:tr w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w14:paraId="61B20398" w14:textId="77777777" w:rsidTr="0007163B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B1E3C8" w14:textId="77777777" w:rsidR="00FE0539" w:rsidRPr="00F72B4E" w:rsidRDefault="00FE0539" w:rsidP="00FE0539">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5B516E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TMS CODE</w:t>
@@ -3698,200 +3641,200 @@
     <w:p w14:paraId="19F08F83" w14:textId="77777777" w:rsidR="00D16120" w:rsidRDefault="00D16120" w:rsidP="00D16120">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E5B46C" w14:textId="4510F22D" w:rsidR="00446D05" w:rsidRPr="00F72B4E" w:rsidRDefault="00446D05" w:rsidP="0074602C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00446D05" w:rsidRPr="00F72B4E">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44E505A6" w14:textId="77777777" w:rsidR="00AE5136" w:rsidRDefault="00AE5136" w:rsidP="00B95FD8">
+    <w:p w14:paraId="3AF013D9" w14:textId="77777777" w:rsidR="00C157F4" w:rsidRDefault="00C157F4" w:rsidP="00B95FD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A51EBB0" w14:textId="77777777" w:rsidR="00AE5136" w:rsidRDefault="00AE5136" w:rsidP="00B95FD8">
+    <w:p w14:paraId="66CB5849" w14:textId="77777777" w:rsidR="00C157F4" w:rsidRDefault="00C157F4" w:rsidP="00B95FD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26ADA513" w14:textId="77777777" w:rsidR="00AE5136" w:rsidRDefault="00AE5136">
+    <w:p w14:paraId="7B8E503C" w14:textId="77777777" w:rsidR="00C157F4" w:rsidRDefault="00C157F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="349C4A6A" w14:textId="4EC9DB6B" w:rsidR="00B95FD8" w:rsidRDefault="00B95FD8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="30F37469" wp14:editId="168987EF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10234930</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Cuadro de texto 1" descr="{&quot;HashCode&quot;:777197771,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3932,123 +3875,123 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B95FD8">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Sensitivity: Internal</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="30F37469" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:777197771,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:805.9pt;width:595.3pt;height:21pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBq/QI5GAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igQLuIULFWTJNQ&#10;W4lOfTaOTSLZPs82JOyv39kJMHV7mvZin+/3fd95cd9pRY7C+QZMScejnBJhOFSN2Zf0++v60x0l&#10;PjBTMQVGlPQkPL1ffvywaG0hJlCDqoQjmMT4orUlrUOwRZZ5XgvN/AisMGiU4DQL+HT7rHKsxexa&#10;ZZM8n2ctuMo64MJ71D72RrpM+aUUPDxL6UUgqqTYW0inS+cuntlywYq9Y7Zu+NAG+4cuNGsMFr2k&#10;emSBkYNr/kilG+7AgwwjDjoDKRsu0gw4zTh/N822ZlakWRAcby8w+f+Xlj8dt/bFkdB9gQ4JjIC0&#10;1hcelXGeTjodb+yUoB0hPF1gE10gHJW3s3l+M0YTR9tkPr/NE67ZNdo6H74K0CQKJXVIS0KLHTc+&#10;YEV0PbvEYgbWjVKJGmVIW9L5zSxPARcLRiiDgddeoxS6XTcMsIPqhHM56Cn3lq8bLL5hPrwwhxxj&#10;v7i34RkPqQCLwCBRUoP7+Td99Efo0UpJiztTUv/jwJygRH0zSMpkNs1xdhLSCwWXhM/j6RQfu7PW&#10;HPQD4D6O8WtYnsToG9RZlA70G+71KpZDEzMci5Z0dxYfQr/C+C+4WK2SE+6TZWFjtpbH1BHHiOlr&#10;98acHYAPSNkTnNeKFe/w7317BlaHALJJ5ERkezgHwHEXE2fDv4nL/vs7eV1/9/IXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAYBHGJt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KhjEFEb4lRVpSLBAUHoB7jxNklrryPbacPf45zguDOj2XnlerKGXdCH3pEEsciAITVO99RK2H/v&#10;HpbAQlSklXGEEn4wwLq6vSlVod2VvvBSx5alEgqFktDFOBSch6ZDq8LCDUjJOzpvVUynb7n26prK&#10;reGPWZZzq3pKHzo14LbD5lyPVsIGRxHezO702u/rz/fTR/R6u5Ly/m7avACLOMW/MMzz03So0qaD&#10;G0kHZiQkkJjUXIhEMPtileXADrP2/LQEXpX8P0P1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGr9AjkYAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGARxibeAAAACwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="20pt,0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1A32A792" w14:textId="26B534B5" w:rsidR="00B95FD8" w:rsidRPr="00B95FD8" w:rsidRDefault="00B95FD8" w:rsidP="00B95FD8">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B95FD8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Sensitivity: Internal</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="401355CF" w14:textId="77777777" w:rsidR="00AE5136" w:rsidRDefault="00AE5136" w:rsidP="00B95FD8">
+    <w:p w14:paraId="7CC12933" w14:textId="77777777" w:rsidR="00C157F4" w:rsidRDefault="00C157F4" w:rsidP="00B95FD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F06BA48" w14:textId="77777777" w:rsidR="00AE5136" w:rsidRDefault="00AE5136" w:rsidP="00B95FD8">
+    <w:p w14:paraId="28C6330F" w14:textId="77777777" w:rsidR="00C157F4" w:rsidRDefault="00C157F4" w:rsidP="00B95FD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73918FF6" w14:textId="77777777" w:rsidR="00AE5136" w:rsidRDefault="00AE5136">
+    <w:p w14:paraId="0D81573F" w14:textId="77777777" w:rsidR="00C157F4" w:rsidRDefault="00C157F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F5B92E1" w14:textId="77777777" w:rsidR="00CA4580" w:rsidRDefault="00467A11" w:rsidP="00467A11">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00467A11">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">MSC Booking </w:t>
     </w:r>
     <w:r w:rsidR="00A7726D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
@@ -4087,51 +4030,51 @@
       <w:t xml:space="preserve">Shipment </w:t>
     </w:r>
     <w:r w:rsidR="00A7726D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>TO</w:t>
     </w:r>
     <w:r w:rsidRPr="00467A11">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Venezuela</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2654148C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFDCB2C6"/>
     <w:lvl w:ilvl="0" w:tplc="5CC44DD8">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4440,219 +4383,254 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1639920435">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2042972277">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="504712967">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0022209E"/>
+    <w:rsid w:val="00025BA6"/>
     <w:rsid w:val="000316D1"/>
+    <w:rsid w:val="0007163B"/>
     <w:rsid w:val="000925C9"/>
     <w:rsid w:val="000C778D"/>
     <w:rsid w:val="000F1B16"/>
+    <w:rsid w:val="00132355"/>
+    <w:rsid w:val="001400B0"/>
     <w:rsid w:val="0015249C"/>
-    <w:rsid w:val="001817D6"/>
+    <w:rsid w:val="00180423"/>
+    <w:rsid w:val="001871F9"/>
     <w:rsid w:val="00192A26"/>
     <w:rsid w:val="001B227C"/>
+    <w:rsid w:val="001D2EDD"/>
+    <w:rsid w:val="001D6ABA"/>
     <w:rsid w:val="001E34A4"/>
-    <w:rsid w:val="0020522E"/>
     <w:rsid w:val="0022209E"/>
     <w:rsid w:val="00222306"/>
     <w:rsid w:val="002303BD"/>
+    <w:rsid w:val="00246C0C"/>
     <w:rsid w:val="002532B9"/>
+    <w:rsid w:val="00256967"/>
     <w:rsid w:val="00272FB0"/>
     <w:rsid w:val="00274471"/>
     <w:rsid w:val="0028595D"/>
     <w:rsid w:val="00295606"/>
     <w:rsid w:val="002C0069"/>
+    <w:rsid w:val="002C096E"/>
     <w:rsid w:val="002E7511"/>
     <w:rsid w:val="00310589"/>
     <w:rsid w:val="00335E1C"/>
     <w:rsid w:val="00345FE5"/>
+    <w:rsid w:val="00351EE2"/>
     <w:rsid w:val="003529D8"/>
+    <w:rsid w:val="00353AAC"/>
+    <w:rsid w:val="003603E3"/>
+    <w:rsid w:val="00374A91"/>
     <w:rsid w:val="00384482"/>
+    <w:rsid w:val="003B3AC8"/>
+    <w:rsid w:val="003C6948"/>
     <w:rsid w:val="003C7787"/>
     <w:rsid w:val="003D3477"/>
     <w:rsid w:val="003D4B2F"/>
-    <w:rsid w:val="003E7301"/>
     <w:rsid w:val="003F228F"/>
     <w:rsid w:val="00417C9E"/>
     <w:rsid w:val="00446D05"/>
     <w:rsid w:val="004534AA"/>
     <w:rsid w:val="00467A11"/>
     <w:rsid w:val="00496590"/>
+    <w:rsid w:val="004A3BB2"/>
     <w:rsid w:val="004A6A80"/>
+    <w:rsid w:val="004C36B2"/>
     <w:rsid w:val="004F63B8"/>
     <w:rsid w:val="00503754"/>
     <w:rsid w:val="00580595"/>
     <w:rsid w:val="005E1855"/>
     <w:rsid w:val="006178B1"/>
+    <w:rsid w:val="0062674B"/>
     <w:rsid w:val="006320E2"/>
+    <w:rsid w:val="00654245"/>
     <w:rsid w:val="00660C3C"/>
     <w:rsid w:val="00682286"/>
     <w:rsid w:val="006A1272"/>
     <w:rsid w:val="006E7A85"/>
     <w:rsid w:val="0074602C"/>
     <w:rsid w:val="00763553"/>
     <w:rsid w:val="00766AD7"/>
+    <w:rsid w:val="00776822"/>
+    <w:rsid w:val="00827AD1"/>
     <w:rsid w:val="00830587"/>
     <w:rsid w:val="008446F7"/>
     <w:rsid w:val="00867D0E"/>
     <w:rsid w:val="008C0F2D"/>
     <w:rsid w:val="00933E87"/>
     <w:rsid w:val="00936BC3"/>
     <w:rsid w:val="0094060E"/>
     <w:rsid w:val="00963FF2"/>
     <w:rsid w:val="00990904"/>
     <w:rsid w:val="009B3EE1"/>
     <w:rsid w:val="009F5AF8"/>
-    <w:rsid w:val="009F67D6"/>
+    <w:rsid w:val="00A076B5"/>
     <w:rsid w:val="00A74082"/>
     <w:rsid w:val="00A7726D"/>
     <w:rsid w:val="00A96375"/>
-    <w:rsid w:val="00AB2684"/>
-    <w:rsid w:val="00AE5136"/>
+    <w:rsid w:val="00B0528B"/>
     <w:rsid w:val="00B06BB5"/>
     <w:rsid w:val="00B35CA9"/>
+    <w:rsid w:val="00B53D97"/>
+    <w:rsid w:val="00B95AC4"/>
     <w:rsid w:val="00B95FD8"/>
     <w:rsid w:val="00BB6264"/>
+    <w:rsid w:val="00BD1E0E"/>
+    <w:rsid w:val="00BE1C58"/>
     <w:rsid w:val="00BE57D9"/>
+    <w:rsid w:val="00BF3FC9"/>
     <w:rsid w:val="00BF4BEA"/>
+    <w:rsid w:val="00BF79AD"/>
+    <w:rsid w:val="00C157F4"/>
+    <w:rsid w:val="00C6429B"/>
     <w:rsid w:val="00C865AD"/>
     <w:rsid w:val="00CA4580"/>
     <w:rsid w:val="00CA5B4A"/>
     <w:rsid w:val="00CB2710"/>
     <w:rsid w:val="00D06225"/>
     <w:rsid w:val="00D14E42"/>
     <w:rsid w:val="00D16120"/>
+    <w:rsid w:val="00D22D2C"/>
     <w:rsid w:val="00D64090"/>
+    <w:rsid w:val="00D76D20"/>
     <w:rsid w:val="00DA17C7"/>
     <w:rsid w:val="00DC0147"/>
     <w:rsid w:val="00DC3B69"/>
     <w:rsid w:val="00DC6A76"/>
     <w:rsid w:val="00DF3511"/>
+    <w:rsid w:val="00DF526C"/>
+    <w:rsid w:val="00E248A1"/>
+    <w:rsid w:val="00E322F7"/>
     <w:rsid w:val="00E33B84"/>
     <w:rsid w:val="00E37FDC"/>
     <w:rsid w:val="00E60C5D"/>
-    <w:rsid w:val="00F16BFF"/>
+    <w:rsid w:val="00EA158E"/>
+    <w:rsid w:val="00EA2B0C"/>
+    <w:rsid w:val="00F32042"/>
     <w:rsid w:val="00F34460"/>
     <w:rsid w:val="00F72B4E"/>
     <w:rsid w:val="00F74CFE"/>
     <w:rsid w:val="00FB17E7"/>
     <w:rsid w:val="00FE0539"/>
     <w:rsid w:val="08607B1F"/>
     <w:rsid w:val="19BFCA54"/>
     <w:rsid w:val="1C02DBD8"/>
     <w:rsid w:val="2A9E5A3B"/>
     <w:rsid w:val="50E56E7D"/>
     <w:rsid w:val="513AD6F5"/>
     <w:rsid w:val="51B48B41"/>
     <w:rsid w:val="751E3420"/>
     <w:rsid w:val="79C37D27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37BCBA88"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CCF15FA8-BEC1-47C7-81B3-CD723ECA3F46}"/>
+  <w15:docId w15:val="{8ADA7321-02BE-4DDC-98B5-746C5EC2EE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5321,288 +5299,304 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE0539"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="135730269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="518272318">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="710031910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D15438D6-633A-4083-B68F-7863BCA300A1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002B0B1C" w:rsidRDefault="002B0B1C"/>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B0B1C"/>
-    <w:rsid w:val="000E1B5D"/>
+    <w:rsid w:val="00025BA6"/>
+    <w:rsid w:val="000A1EFA"/>
+    <w:rsid w:val="000F74E8"/>
+    <w:rsid w:val="00132355"/>
+    <w:rsid w:val="00140806"/>
+    <w:rsid w:val="001458E2"/>
     <w:rsid w:val="002B0B1C"/>
-    <w:rsid w:val="005D1D8C"/>
-    <w:rsid w:val="00984203"/>
+    <w:rsid w:val="00351EE2"/>
+    <w:rsid w:val="00353AAC"/>
+    <w:rsid w:val="003603E3"/>
+    <w:rsid w:val="003B3AC8"/>
+    <w:rsid w:val="005962FF"/>
+    <w:rsid w:val="0062674B"/>
+    <w:rsid w:val="00654245"/>
+    <w:rsid w:val="006A0F77"/>
+    <w:rsid w:val="00776822"/>
     <w:rsid w:val="00AA5943"/>
+    <w:rsid w:val="00B0528B"/>
+    <w:rsid w:val="00BF79AD"/>
+    <w:rsid w:val="00D0498A"/>
+    <w:rsid w:val="00D76D20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5989,51 +5983,51 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6299,217 +6293,196 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="e5c3121d-74cd-450d-a469-efd15c1d09ea" xsi:nil="true"/>
-[...6 lines deleted...]
-    <SPSKAreaTaxHTField xmlns="e5c3121d-74cd-450d-a469-efd15c1d09ea">
+    <TaxCatchAll xmlns="39684efd-e3bc-40e7-8c61-1bfc62dde180" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fdf46033-4a93-41c2-9e22-0bdd149c7f05">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    </SPSKAreaTaxHTField>
-[...8 lines deleted...]
-    </_dlc_DocIdUrl>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="39684efd-e3bc-40e7-8c61-1bfc62dde180">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document - LE" ma:contentTypeID="0x010100E43827E3BA1B4347A536A5266DF7227E110075AA53E211798144BE698708CC74D962" ma:contentTypeVersion="162" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="3a0578e1293cf54ae2b50b2807011197">
-[...2 lines deleted...]
-    <xsd:import namespace="56215f96-682f-4e7b-854c-3abdd59ecedf"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A5B09A4E8BEF7E42A8ED23DC8F84B073" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8c7299af2fcf5624c75c5710c82c1a1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf46033-4a93-41c2-9e22-0bdd149c7f05" xmlns:ns3="39684efd-e3bc-40e7-8c61-1bfc62dde180" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75837f3681aa2f18541f38d1b5e1c3e9" ns2:_="" ns3:_="">
+    <xsd:import namespace="fdf46033-4a93-41c2-9e22-0bdd149c7f05"/>
+    <xsd:import namespace="39684efd-e3bc-40e7-8c61-1bfc62dde180"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns3:MSCAssociatedModernPages" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e5c3121d-74cd-450d-a469-efd15c1d09ea" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdf46033-4a93-41c2-9e22-0bdd149c7f05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b3a9329a-f1b0-43cc-9e81-e668606013b3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e5c3121d-74cd-450d-a469-efd15c1d09ea">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{b3a9329a-f1b0-43cc-9e81-e668606013b3}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="e5c3121d-74cd-450d-a469-efd15c1d09ea">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SPSKAreaTaxHTField" ma:index="10" nillable="true" ma:taxonomy="true" ma:internalName="SPSKAreaTaxHTField" ma:taxonomyFieldName="SPSKArea" ma:displayName="Business Areas" ma:default="" ma:fieldId="{6482b1c5-b25a-48f2-ba86-5e8444b56059}" ma:taxonomyMulti="true" ma:sspId="48ded909-303a-4d8e-b841-df2fc8e5e619" ma:termSetId="842c9c91-73a5-49fe-8a83-c47f21865ff6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="48ded909-303a-4d8e-b841-df2fc8e5e619" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="12" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="13" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MSCAssociatedKeywords" ma:index="17" nillable="true" ma:displayName="Associated Keywords" ma:list="{0751b94c-3bdc-469e-a3dd-67690be64195}" ma:internalName="MSCAssociatedKeywords" ma:readOnly="false" ma:showField="Title">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39684efd-e3bc-40e7-8c61-1bfc62dde180" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MSCAssociatedPages" ma:index="18" nillable="true" ma:displayName="Associated Pages" ma:list="{eb64622c-36cc-4786-b468-ea8c32ac6126}" ma:internalName="MSCAssociatedPages" ma:readOnly="false" ma:showField="Title">
-[...10 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MSCAssociatedModernPages" ma:index="20" nillable="true" ma:displayName="Associated Modern Pages" ma:list="{d686706b-474a-446a-8453-b1f9155ee17c}" ma:internalName="MSCAssociatedModernPages" ma:showField="Title">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9c115b08-5200-47b4-b95d-cf88f82ef7cb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="39684efd-e3bc-40e7-8c61-1bfc62dde180">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6576,167 +6549,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7172DA5F-6EC1-4CE9-AB92-188E68311999}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D65DD6D-E145-408F-85A8-AE6998417633}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="e5c3121d-74cd-450d-a469-efd15c1d09ea"/>
-    <ds:schemaRef ds:uri="56215f96-682f-4e7b-854c-3abdd59ecedf"/>
+    <ds:schemaRef ds:uri="39684efd-e3bc-40e7-8c61-1bfc62dde180"/>
+    <ds:schemaRef ds:uri="fdf46033-4a93-41c2-9e22-0bdd149c7f05"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F44AD2F5-66FA-45DC-B8DA-F935A92AEAF0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41AE1235-06ED-4068-9FE3-D1793AF0E7A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="e5c3121d-74cd-450d-a469-efd15c1d09ea"/>
-    <ds:schemaRef ds:uri="56215f96-682f-4e7b-854c-3abdd59ecedf"/>
+    <ds:schemaRef ds:uri="fdf46033-4a93-41c2-9e22-0bdd149c7f05"/>
+    <ds:schemaRef ds:uri="39684efd-e3bc-40e7-8c61-1bfc62dde180"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fc24caf1-31f7-40c1-bde0-ca915f0156e3}" enabled="1" method="Standard" siteId="{088e9b00-ffd0-458e-bfa1-acf4c596d3cb}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>202</Words>
-  <Characters>1157</Characters>
+  <Words>219</Words>
+  <Characters>1250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1357</CharactersWithSpaces>
+  <CharactersWithSpaces>1467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Booking Form TO Venezuela</dc:title>
   <dc:subject/>
   <dc:creator>Patrick Lehmann</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
@@ -6746,35 +6661,50 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Owner">
     <vt:lpwstr>patrick.lehmann@msc.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SetDate">
     <vt:lpwstr>2020-08-10T15:24:46.9628015Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_ActionId">
     <vt:lpwstr>8b975d8b-9668-451c-9680-6ce0dc1cdcbb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="SPSKArea">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
-    <vt:lpwstr>0x010100E43827E3BA1B4347A536A5266DF7227E110075AA53E211798144BE698708CC74D962</vt:lpwstr>
+    <vt:lpwstr>0x010100A5B09A4E8BEF7E42A8ED23DC8F84B073</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>d4e3f730-fd41-403c-8f52-490dc610cd7f</vt:lpwstr>
+    <vt:lpwstr>81e4413f-a20f-4420-aecf-5a5b0e9b2d2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Order">
+    <vt:r8>497800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>