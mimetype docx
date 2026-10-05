--- v0 (2026-06-17)
+++ v1 (2026-10-05)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="336861D0" w14:textId="77777777" w:rsidR="00FD21A3" w:rsidRPr="00381D34" w:rsidRDefault="00FD21A3" w:rsidP="00FD21A3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00381D34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -1378,501 +1378,590 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri,Bold" w:hAnsi="Calibri,Bold" w:cs="Calibri,Bold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CSC SAFETY APPROVAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD21A3" w14:paraId="57585847" w14:textId="77777777" w:rsidTr="00254B8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6E7BA3" w14:textId="0E30DF45" w:rsidR="00FD21A3" w:rsidRPr="008C33BA" w:rsidRDefault="00FD21A3" w:rsidP="00A5053F">
+          <w:p w14:paraId="4C6E7BA3" w14:textId="3E8F95D1" w:rsidR="00FD21A3" w:rsidRPr="0071133B" w:rsidRDefault="00FD21A3" w:rsidP="00A5053F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Container </w:t>
             </w:r>
             <w:r w:rsidR="00D74186">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
             <w:r w:rsidR="00D74186" w:rsidRPr="00D74186">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841204">
+            <w:r w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(containers with prefix </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00C0287E" w:rsidRPr="00D11265">
+              <w:t>(containers with prefix AGIU/ ALXU/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0287E" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">AKKU/ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11265">
+            <w:r w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BANU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11265">
+            <w:r w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BGCU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> BYTU/ CBKU/ CGVU/</w:t>
             </w:r>
-            <w:r w:rsidR="00D11265">
+            <w:r w:rsidR="00D11265" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>CILU / DAMU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> FCCU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>FESU</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FMCU/ FURU/ HDXU/ IRSU/ KGNU/ KGSU/ LCTU/ </w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>LSLU/ MAAU/ NMKU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAPU/ PARU/ PESU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> RSPU/ RZZU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBAU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> SSFU/ SSGU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> TDIU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> TPPU/ TRZU/ VDXU/</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>WOSU</w:t>
             </w:r>
-            <w:r w:rsidR="00841204" w:rsidRPr="00D11265">
+            <w:r w:rsidR="00841204" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11265">
+            <w:r w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>XANU/ XBIU/ XNIU</w:t>
             </w:r>
-            <w:r w:rsidR="00F602E0">
+            <w:r w:rsidR="00F602E0" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">/ </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="008C33BA" w:rsidRPr="008C33BA">
+              <w:t>/ MIOU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008C33BA" w:rsidRPr="008C33BA">
+              <w:t>CAMU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>GURU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>RZDU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ZWFU</w:t>
+            </w:r>
+            <w:r w:rsidR="007833E5" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="007833E5" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SSEU</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14106" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14106" w:rsidRPr="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>OPRU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008C33BA">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>DLRU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008C33BA" w:rsidRPr="008C33BA">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008C33BA">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>BXAU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008C33BA" w:rsidRPr="008C33BA">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008C33BA">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>VOLU</w:t>
+            </w:r>
+            <w:r w:rsidR="00042CDF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="008C33BA" w:rsidRPr="008C33BA">
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="004156DF">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>VOTU</w:t>
+            </w:r>
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="004156DF" w:rsidRPr="004156DF">
+            <w:r w:rsidR="0071133B" w:rsidRPr="007B5344">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>SSEU</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:t>SLVU</w:t>
+            </w:r>
+            <w:r w:rsidR="008C33BA" w:rsidRPr="007833E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...11 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11265">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is NOT accepted!!!</w:t>
             </w:r>
             <w:r w:rsidR="008A1447" w:rsidRPr="00D11265">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11265">
               <w:rPr>
@@ -3195,137 +3284,138 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[                                                                                ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03A9ECB3" w14:textId="77777777" w:rsidR="00880F2F" w:rsidRDefault="00880F2F" w:rsidP="00254B8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00880F2F" w:rsidSect="003C7FA1">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11918" w:h="17338"/>
       <w:pgMar w:top="778" w:right="1440" w:bottom="1843" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7560D8E2" w14:textId="77777777" w:rsidR="005F430B" w:rsidRDefault="005F430B" w:rsidP="00FD21A3">
+    <w:p w14:paraId="25A54CDB" w14:textId="77777777" w:rsidR="00FE74A6" w:rsidRDefault="00FE74A6" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4066C227" w14:textId="77777777" w:rsidR="005F430B" w:rsidRDefault="005F430B" w:rsidP="00FD21A3">
+    <w:p w14:paraId="09177DFD" w14:textId="77777777" w:rsidR="00FE74A6" w:rsidRDefault="00FE74A6" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri,Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EB76FEE" w14:textId="77777777" w:rsidR="00A5053F" w:rsidRDefault="00531D6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4EEB757B" wp14:editId="3A06DEF4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10552430</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7567930" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1861469024" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3407,76 +3497,76 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A475AF">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Sensitivity: Internal</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E853B7D" w14:textId="77777777" w:rsidR="005F430B" w:rsidRDefault="005F430B" w:rsidP="00FD21A3">
+    <w:p w14:paraId="53F68E20" w14:textId="77777777" w:rsidR="00FE74A6" w:rsidRDefault="00FE74A6" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABE809F" w14:textId="77777777" w:rsidR="005F430B" w:rsidRDefault="005F430B" w:rsidP="00FD21A3">
+    <w:p w14:paraId="77177761" w14:textId="77777777" w:rsidR="00FE74A6" w:rsidRDefault="00FE74A6" w:rsidP="00FD21A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C136DA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1666B754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3646,127 +3736,140 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1882547004">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2121336392">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B907B4"/>
     <w:rsid w:val="00012B2A"/>
     <w:rsid w:val="00041303"/>
+    <w:rsid w:val="00042CDF"/>
     <w:rsid w:val="00073318"/>
     <w:rsid w:val="000943E1"/>
+    <w:rsid w:val="00107747"/>
     <w:rsid w:val="001954A1"/>
     <w:rsid w:val="001A39BC"/>
     <w:rsid w:val="001A6573"/>
     <w:rsid w:val="001F70E4"/>
     <w:rsid w:val="00202AF2"/>
     <w:rsid w:val="0021353A"/>
     <w:rsid w:val="00254B8F"/>
-    <w:rsid w:val="00260E1C"/>
+    <w:rsid w:val="002638F4"/>
     <w:rsid w:val="002A3E06"/>
-    <w:rsid w:val="00302F8C"/>
     <w:rsid w:val="0032563D"/>
+    <w:rsid w:val="00392E6D"/>
     <w:rsid w:val="003C7FA1"/>
     <w:rsid w:val="003F59BD"/>
-    <w:rsid w:val="004156DF"/>
+    <w:rsid w:val="00417FD5"/>
     <w:rsid w:val="00463670"/>
-    <w:rsid w:val="004F6C46"/>
     <w:rsid w:val="00531D6A"/>
     <w:rsid w:val="005B7005"/>
     <w:rsid w:val="005F430B"/>
     <w:rsid w:val="00671752"/>
     <w:rsid w:val="006D461A"/>
+    <w:rsid w:val="006E2FFA"/>
+    <w:rsid w:val="007054D1"/>
+    <w:rsid w:val="0071133B"/>
     <w:rsid w:val="00723098"/>
     <w:rsid w:val="007463B8"/>
+    <w:rsid w:val="007833E5"/>
     <w:rsid w:val="00785355"/>
+    <w:rsid w:val="007B5344"/>
     <w:rsid w:val="007F3457"/>
     <w:rsid w:val="00841204"/>
     <w:rsid w:val="00880F2F"/>
     <w:rsid w:val="008A1447"/>
     <w:rsid w:val="008C33BA"/>
+    <w:rsid w:val="00A14106"/>
+    <w:rsid w:val="00A45436"/>
     <w:rsid w:val="00A5053F"/>
+    <w:rsid w:val="00A903C2"/>
+    <w:rsid w:val="00AC1AE3"/>
     <w:rsid w:val="00AF4541"/>
     <w:rsid w:val="00B604D6"/>
     <w:rsid w:val="00B907B4"/>
     <w:rsid w:val="00B942C4"/>
     <w:rsid w:val="00BA2320"/>
     <w:rsid w:val="00C0287E"/>
     <w:rsid w:val="00C47D1B"/>
     <w:rsid w:val="00C636CA"/>
     <w:rsid w:val="00D11265"/>
+    <w:rsid w:val="00D22BB8"/>
+    <w:rsid w:val="00D32770"/>
     <w:rsid w:val="00D474BC"/>
     <w:rsid w:val="00D74186"/>
+    <w:rsid w:val="00DB45F1"/>
     <w:rsid w:val="00DD61E5"/>
     <w:rsid w:val="00E444B5"/>
     <w:rsid w:val="00F35389"/>
     <w:rsid w:val="00F602E0"/>
-    <w:rsid w:val="00FC749A"/>
     <w:rsid w:val="00FD21A3"/>
-    <w:rsid w:val="00FF4F0D"/>
+    <w:rsid w:val="00FE041E"/>
+    <w:rsid w:val="00FE74A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72F5AD4C"/>
@@ -4430,51 +4533,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115788586">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4741,81 +4844,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf46033-4a93-41c2-9e22-0bdd149c7f05" xmlns:ns3="39684efd-e3bc-40e7-8c61-1bfc62dde180" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d74dbf88f8f9b0f9645629ed353410c6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A5B09A4E8BEF7E42A8ED23DC8F84B073" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8c7299af2fcf5624c75c5710c82c1a1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf46033-4a93-41c2-9e22-0bdd149c7f05" xmlns:ns3="39684efd-e3bc-40e7-8c61-1bfc62dde180" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75837f3681aa2f18541f38d1b5e1c3e9" ns2:_="" ns3:_="">
     <xsd:import namespace="fdf46033-4a93-41c2-9e22-0bdd149c7f05"/>
     <xsd:import namespace="39684efd-e3bc-40e7-8c61-1bfc62dde180"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdf46033-4a93-41c2-9e22-0bdd149c7f05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4827,50 +4922,55 @@
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="48ded909-303a-4d8e-b841-df2fc8e5e619" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39684efd-e3bc-40e7-8c61-1bfc62dde180" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4972,161 +5072,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="39684efd-e3bc-40e7-8c61-1bfc62dde180" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="fdf46033-4a93-41c2-9e22-0bdd149c7f05">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E384DE82-5BDA-483F-A2DF-3CB3F046895C}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83099047-91FB-4FBE-AC2C-12B10550BAAC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25FEBE13-B47C-419A-99D2-E3DE1611BA5C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E126B26F-F1DD-467C-A903-EC2859F9CB35}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB29145B-FD43-40A3-904A-6C49D2249F08}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5B5E9C2-582E-455D-821A-236B72998BCE}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fc24caf1-31f7-40c1-bde0-ca915f0156e3}" enabled="1" method="Standard" siteId="{088e9b00-ffd0-458e-bfa1-acf4c596d3cb}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1358</Words>
-  <Characters>7743</Characters>
+  <Words>1362</Words>
+  <Characters>7766</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9083</CharactersWithSpaces>
+  <CharactersWithSpaces>9110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carlo Ma (MSC Shanghai Ltd. - SHANGHAI Office)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SetDate">
     <vt:lpwstr>2022-05-30T02:19:54Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_SiteId">
     <vt:lpwstr>088e9b00-ffd0-458e-bfa1-acf4c596d3cb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_ActionId">
     <vt:lpwstr>862b3d5b-1256-41d8-9468-cedf971f14e7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fc24caf1-31f7-40c1-bde0-ca915f0156e3_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x010100A5B09A4E8BEF7E42A8ED23DC8F84B073</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>